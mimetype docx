--- v0 (2026-07-24)
+++ v1 (2026-10-30)
@@ -1,1229 +1,1118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7786DE67" w14:textId="2B7A8D0A" w:rsidR="00590C3C" w:rsidRPr="00E467A7" w:rsidRDefault="006B184F" w:rsidP="00417DA1">
+    <w:p w14:paraId="434FF9E3" w14:textId="77777777" w:rsidR="0083655A" w:rsidRDefault="0083655A" w:rsidP="00417DA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E467A7">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+    </w:p>
+    <w:p w14:paraId="184AA72C" w14:textId="79B8D854" w:rsidR="006C1509" w:rsidRPr="00332A7D" w:rsidRDefault="004F06F7" w:rsidP="00417DA1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Compl</w:t>
-[...6 lines deleted...]
-          <w:color w:val="0070C0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00332A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...6 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:t xml:space="preserve">FORMULARI </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>teu</w:t>
-[...6 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:t>D’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-        <w:t>au</w:t>
+        <w:t>ADHESIÓ ESPECÍFICA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B77B41" w14:textId="77777777" w:rsidR="008A17EB" w:rsidRPr="008A17EB" w:rsidRDefault="008A17EB" w:rsidP="00417DA1">
+    <w:p w14:paraId="47055759" w14:textId="77777777" w:rsidR="00DE04D8" w:rsidRDefault="00DE04D8" w:rsidP="00417DA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184AA72C" w14:textId="0069D7C2" w:rsidR="006C1509" w:rsidRDefault="004F06F7" w:rsidP="00417DA1">
+    <w:p w14:paraId="1D61D59D" w14:textId="77777777" w:rsidR="0083655A" w:rsidRPr="00D40EFD" w:rsidRDefault="0083655A" w:rsidP="00417DA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C970C46" w14:textId="38562E38" w:rsidR="004F06F7" w:rsidRPr="00D40EFD" w:rsidRDefault="00A40E40" w:rsidP="00417DA1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>El Sr./ la Sra.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F06F7" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F06F7" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="004F06F7" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="004F06F7" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com a </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5E0B" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>representant de</w:t>
+      </w:r>
+      <w:r w:rsidR="004F06F7" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2180A" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>(ens local que vol adherir-se)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2180A" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2180A" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2180A" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3DF8" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00153422" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CF49E0" w14:textId="77777777" w:rsidR="00DE04D8" w:rsidRPr="00D40EFD" w:rsidRDefault="00DE04D8" w:rsidP="00417DA1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A17EB">
+    </w:p>
+    <w:p w14:paraId="736E8ECA" w14:textId="32F4DD01" w:rsidR="00C83341" w:rsidRPr="00D40EFD" w:rsidRDefault="00C83341" w:rsidP="00417DA1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FORMULARI ADHESIÓ ESPECÍFICA</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EXPOSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47055759" w14:textId="77777777" w:rsidR="00DE04D8" w:rsidRDefault="00DE04D8" w:rsidP="00417DA1">
+    <w:p w14:paraId="32F4AB2C" w14:textId="786C27F2" w:rsidR="001551A3" w:rsidRPr="00D40EFD" w:rsidRDefault="001551A3" w:rsidP="00417DA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>L’</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>juntament</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C3C" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (o ens local que vol adherir-se)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5D0D" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6B18" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>va aprovar l’adhesió genèrica al Sistema per a l’optimització de la compra pública local</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63F3B" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOCPL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6B18" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Diputació de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5743" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5743" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Decret/</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5743" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Dictamen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6B18" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5743" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6B18" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C74" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. En aquest</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5743" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mateix </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5743" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decret/Dictamen </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5743" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>va facultar a</w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l/-a Sr./Sra. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>_____________________________ (Alcalde/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>ssa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A17EB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, President/-a, ...) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B901FB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per formalitzar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97F31" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’adhesió específica </w:t>
+      </w:r>
+      <w:r w:rsidR="00C318E0" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de les contractacions que el SOCPL hagi aprovat. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B901FB" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C970C46" w14:textId="3844EB58" w:rsidR="004F06F7" w:rsidRPr="008A17EB" w:rsidRDefault="004F06F7" w:rsidP="00417DA1">
+    <w:p w14:paraId="638C5CD9" w14:textId="77777777" w:rsidR="00861239" w:rsidRPr="008A17EB" w:rsidRDefault="00861239" w:rsidP="00861239">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A17EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>En/Na _______</w:t>
-[...5 lines deleted...]
-        <w:t>__________</w:t>
+        <w:t xml:space="preserve">La Diputació de Barcelona mitjançant el SOCPL va aprovar en data </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>29 de gener de 2026 el decret núm. 787 d’aprovació de l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expedient </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contractació </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l’Acord marc amb diverses empreses per a la Redacció de Plans Autoprotecció (PAU) en municipis demarcació de Barcelona i els ens adherits al sistema per a la optimització de la compra pública local de la Di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">putació de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rcelona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A17EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________, com a </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">en el qual s’estableix que per participar de la contractació basada cal estar inclòs en la llista d’ens adherits i tramitar la sol·licitud d’adhesió específica. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CF49E0" w14:textId="77777777" w:rsidR="00DE04D8" w:rsidRDefault="00DE04D8" w:rsidP="00417DA1">
+    <w:p w14:paraId="29244F35" w14:textId="77777777" w:rsidR="00E57BC2" w:rsidRPr="00D40EFD" w:rsidRDefault="00E57BC2" w:rsidP="00417DA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="736E8ECA" w14:textId="32F4DD01" w:rsidR="00C83341" w:rsidRPr="008A17EB" w:rsidRDefault="00C83341" w:rsidP="00417DA1">
-[...557 lines deleted...]
-    <w:p w14:paraId="6D03D66E" w14:textId="4456CBD6" w:rsidR="0010742D" w:rsidRPr="008A17EB" w:rsidRDefault="00B23239" w:rsidP="00417DA1">
+    <w:p w14:paraId="6D03D66E" w14:textId="4456CBD6" w:rsidR="0010742D" w:rsidRPr="00D40EFD" w:rsidRDefault="00B23239" w:rsidP="00417DA1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4252"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A17EB">
+      <w:r w:rsidRPr="00D40EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SOL·LICITA </w:t>
       </w:r>
-      <w:r w:rsidR="005361CA" w:rsidRPr="008A17EB">
+      <w:r w:rsidR="005361CA" w:rsidRPr="00D40EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4746379E" w14:textId="71BE8611" w:rsidR="0010742D" w:rsidRPr="008A17EB" w:rsidRDefault="0010742D" w:rsidP="00417DA1">
+    <w:p w14:paraId="7448055E" w14:textId="77777777" w:rsidR="00861239" w:rsidRPr="008A17EB" w:rsidRDefault="00861239" w:rsidP="00861239">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A17EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">L’adhesió específica al procediment de contractació de </w:t>
       </w:r>
-      <w:r w:rsidR="00DE04D8" w:rsidRPr="00DE04D8">
+      <w:r w:rsidRPr="00DE04D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">l’Acord marc amb diverses empreses per a la Redacció de Plans Autoprotecció (PAU) en municipis demarcació de Barcelona i els ens adherits al sistema per a la optimització de la compra pública local de la </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5422B" w:rsidRPr="00DE04D8">
+        <w:t>l’Acord marc amb diverses empreses per a la Redacció de Plans Autoprotecció (PAU) en municipis demarcació de Barcelona i els ens adherits al sistema per a la optimització de la compra pública local de la Di</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Di</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5422B">
+        <w:t xml:space="preserve">putació de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE04D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">putació de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5422B" w:rsidRPr="00DE04D8">
+        <w:t>Ba</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ba</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>rcelona</w:t>
       </w:r>
-      <w:r w:rsidR="00E5422B" w:rsidRPr="008A17EB">
+      <w:r w:rsidRPr="008A17EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que gestiona el Sistema per a l’optimització de la compra pública local de la Diputació de Barcelona, d’acord amb la facultat establerta a l’acord de data</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00DE04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="008A17EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00E467A7">
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>data decret adhesió genèrica de l’</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00B46723" w:rsidRPr="008A17EB">
+      <w:r w:rsidRPr="008A17EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>juntament</w:t>
       </w:r>
-      <w:r w:rsidR="00DE04D8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> o ens) </w:t>
       </w:r>
+      <w:r w:rsidRPr="00861239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________ </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A17EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">al SOCPL. </w:t>
+        <w:t xml:space="preserve">pel qual s’aprovà l’adhesió genèrica al SOCPL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40508B7B" w14:textId="77777777" w:rsidR="0010742D" w:rsidRDefault="0010742D" w:rsidP="00417DA1">
+    <w:p w14:paraId="4EE617EC" w14:textId="77777777" w:rsidR="00180909" w:rsidRPr="00D40EFD" w:rsidRDefault="00180909" w:rsidP="00417DA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35247418" w14:textId="77777777" w:rsidR="00417DA1" w:rsidRDefault="00417DA1" w:rsidP="00417DA1">
+    <w:p w14:paraId="162F174C" w14:textId="0FD3E432" w:rsidR="003731A8" w:rsidRPr="00D40EFD" w:rsidRDefault="003731A8" w:rsidP="00417DA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dades </w:t>
+      </w:r>
+      <w:r w:rsidR="00180909" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de la contractació basada prevista són les següents:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D53DFC4" w14:textId="77777777" w:rsidR="00417DA1" w:rsidRDefault="00417DA1" w:rsidP="00417DA1">
-      <w:pPr>
+    <w:p w14:paraId="0ABDE767" w14:textId="65FE46EB" w:rsidR="00180909" w:rsidRPr="00D40EFD" w:rsidRDefault="00180909" w:rsidP="00180909">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Objecte específic de la contractació basada:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D982EDC" w14:textId="77777777" w:rsidR="00417DA1" w:rsidRDefault="00417DA1" w:rsidP="00417DA1">
-      <w:pPr>
+    <w:p w14:paraId="05C55932" w14:textId="0968A94C" w:rsidR="00180909" w:rsidRPr="00D40EFD" w:rsidRDefault="00180909" w:rsidP="00180909">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pressupost base de licitació: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15435C2B" w14:textId="77777777" w:rsidR="00417DA1" w:rsidRPr="008A17EB" w:rsidRDefault="00417DA1" w:rsidP="00417DA1">
-      <w:pPr>
+    <w:p w14:paraId="37DE4067" w14:textId="5AAE6548" w:rsidR="00180909" w:rsidRPr="00D40EFD" w:rsidRDefault="00180909" w:rsidP="00180909">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Valor estimat del contracte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="71EA2818" w14:textId="5738AE20" w:rsidR="002F0C53" w:rsidRPr="008A17EB" w:rsidRDefault="0010742D" w:rsidP="00417DA1">
-      <w:pPr>
+    <w:p w14:paraId="50C13649" w14:textId="33595689" w:rsidR="00861239" w:rsidRPr="00861239" w:rsidRDefault="00180909" w:rsidP="00861239">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE04D8">
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Durada:</w:t>
+      </w:r>
+      <w:r w:rsidR="00861239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00861239" w:rsidRPr="00D40EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00861239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CA8805" w14:textId="77777777" w:rsidR="00D40EFD" w:rsidRDefault="00D40EFD" w:rsidP="00296234">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAA8EA6" w14:textId="77777777" w:rsidR="00A40E40" w:rsidRDefault="00A40E40" w:rsidP="00296234">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC413EA" w14:textId="77777777" w:rsidR="00A40E40" w:rsidRDefault="00A40E40" w:rsidP="00296234">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D52F492" w14:textId="28E9FB2D" w:rsidR="002F0C53" w:rsidRPr="00D40EFD" w:rsidRDefault="0010742D" w:rsidP="00296234">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40EFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>DATA I SIGNATURA ELECTRÒNICA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C31F1A0" w14:textId="77777777" w:rsidR="002F0C53" w:rsidRPr="008A17EB" w:rsidRDefault="002F0C53" w:rsidP="00417DA1">
-[...24 lines deleted...]
-    <w:sectPr w:rsidR="002F0C53" w:rsidRPr="008A17EB">
+    <w:sectPr w:rsidR="002F0C53" w:rsidRPr="00D40EFD">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA9DC0C" w14:textId="77777777" w:rsidR="00835D07" w:rsidRDefault="00835D07" w:rsidP="00835D07">
+    <w:p w14:paraId="3DFF0742" w14:textId="77777777" w:rsidR="00155ACE" w:rsidRDefault="00155ACE" w:rsidP="00835D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="061AD89A" w14:textId="77777777" w:rsidR="00835D07" w:rsidRDefault="00835D07" w:rsidP="00835D07">
+    <w:p w14:paraId="7E3B0A3F" w14:textId="77777777" w:rsidR="00155ACE" w:rsidRDefault="00155ACE" w:rsidP="00835D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68424428" w14:textId="77777777" w:rsidR="00835D07" w:rsidRDefault="00835D07" w:rsidP="00835D07">
+    <w:p w14:paraId="60A53C1F" w14:textId="77777777" w:rsidR="00155ACE" w:rsidRDefault="00155ACE" w:rsidP="00835D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CF1FC09" w14:textId="77777777" w:rsidR="00835D07" w:rsidRDefault="00835D07" w:rsidP="00835D07">
+    <w:p w14:paraId="30F6E073" w14:textId="77777777" w:rsidR="00155ACE" w:rsidRDefault="00155ACE" w:rsidP="00835D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59708ABC" w14:textId="1BD5A7C4" w:rsidR="00D40EFD" w:rsidRPr="00D40EFD" w:rsidRDefault="00D40EFD" w:rsidP="00D40EFD">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D40EFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Completeu el formulari </w:t>
+    </w:r>
+    <w:r w:rsidR="002C7E63">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+      <w:t>emplenant</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D40EFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> els redactats en blau</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="44BC8567" w14:textId="77777777" w:rsidR="00D40EFD" w:rsidRDefault="00D40EFD">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00CD7429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35649D54"/>
     <w:lvl w:ilvl="0" w:tplc="8D881E84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1296,159 +1185,306 @@
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17861CFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05AE61DA"/>
+    <w:lvl w:ilvl="0" w:tplc="62E6B18E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04030001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1579174620">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1558588597">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="200"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F06F7"/>
+    <w:rsid w:val="0000324E"/>
     <w:rsid w:val="00021FCC"/>
     <w:rsid w:val="00056351"/>
     <w:rsid w:val="000668DD"/>
+    <w:rsid w:val="000A14B2"/>
     <w:rsid w:val="000D7858"/>
     <w:rsid w:val="0010742D"/>
+    <w:rsid w:val="00117DE9"/>
+    <w:rsid w:val="00127867"/>
     <w:rsid w:val="00152A68"/>
     <w:rsid w:val="00153422"/>
     <w:rsid w:val="001551A3"/>
+    <w:rsid w:val="00155ACE"/>
     <w:rsid w:val="00177A00"/>
+    <w:rsid w:val="00180909"/>
     <w:rsid w:val="00184A0C"/>
     <w:rsid w:val="001A1C74"/>
     <w:rsid w:val="001A36F0"/>
     <w:rsid w:val="001A5743"/>
     <w:rsid w:val="001D5E0B"/>
     <w:rsid w:val="001D764B"/>
+    <w:rsid w:val="0021651B"/>
     <w:rsid w:val="002900A6"/>
+    <w:rsid w:val="00296234"/>
+    <w:rsid w:val="002A002A"/>
     <w:rsid w:val="002A1490"/>
     <w:rsid w:val="002A6B21"/>
     <w:rsid w:val="002C1F91"/>
+    <w:rsid w:val="002C7E63"/>
     <w:rsid w:val="002D0A47"/>
     <w:rsid w:val="002D1CA4"/>
+    <w:rsid w:val="002D6059"/>
     <w:rsid w:val="002D7045"/>
     <w:rsid w:val="002F0C53"/>
     <w:rsid w:val="002F1C21"/>
+    <w:rsid w:val="00332A7D"/>
+    <w:rsid w:val="003731A8"/>
     <w:rsid w:val="00380808"/>
     <w:rsid w:val="003A0298"/>
+    <w:rsid w:val="003E0B2E"/>
     <w:rsid w:val="003E5A10"/>
+    <w:rsid w:val="00413757"/>
     <w:rsid w:val="00417DA1"/>
+    <w:rsid w:val="004534EE"/>
     <w:rsid w:val="004A1115"/>
     <w:rsid w:val="004D5D42"/>
     <w:rsid w:val="004D6E62"/>
     <w:rsid w:val="004E7767"/>
     <w:rsid w:val="004F06F7"/>
+    <w:rsid w:val="004F58C1"/>
     <w:rsid w:val="005002DE"/>
     <w:rsid w:val="005361CA"/>
     <w:rsid w:val="00590C3C"/>
     <w:rsid w:val="005B0CB3"/>
+    <w:rsid w:val="0062528D"/>
     <w:rsid w:val="006B184F"/>
     <w:rsid w:val="006C1509"/>
     <w:rsid w:val="00766495"/>
+    <w:rsid w:val="00774827"/>
     <w:rsid w:val="00786C6F"/>
+    <w:rsid w:val="007D004F"/>
     <w:rsid w:val="007E4667"/>
     <w:rsid w:val="00832D0A"/>
     <w:rsid w:val="00835D07"/>
+    <w:rsid w:val="0083655A"/>
+    <w:rsid w:val="008417EC"/>
+    <w:rsid w:val="00861239"/>
     <w:rsid w:val="008A17EB"/>
     <w:rsid w:val="00936D42"/>
     <w:rsid w:val="009B600C"/>
+    <w:rsid w:val="00A30010"/>
     <w:rsid w:val="00A33A56"/>
+    <w:rsid w:val="00A40E40"/>
     <w:rsid w:val="00A81A3A"/>
     <w:rsid w:val="00A97F31"/>
     <w:rsid w:val="00AC5D0D"/>
     <w:rsid w:val="00B07C07"/>
     <w:rsid w:val="00B13906"/>
     <w:rsid w:val="00B210EA"/>
     <w:rsid w:val="00B23239"/>
     <w:rsid w:val="00B46723"/>
     <w:rsid w:val="00B638E4"/>
     <w:rsid w:val="00B901FB"/>
+    <w:rsid w:val="00BF3BA2"/>
     <w:rsid w:val="00C318E0"/>
     <w:rsid w:val="00C4512D"/>
     <w:rsid w:val="00C63DDA"/>
+    <w:rsid w:val="00C71CD3"/>
     <w:rsid w:val="00C81A90"/>
     <w:rsid w:val="00C83341"/>
     <w:rsid w:val="00C970F1"/>
     <w:rsid w:val="00CA6B18"/>
+    <w:rsid w:val="00CD6DB9"/>
+    <w:rsid w:val="00D40EFD"/>
     <w:rsid w:val="00D5447F"/>
     <w:rsid w:val="00DE04D8"/>
     <w:rsid w:val="00E20727"/>
     <w:rsid w:val="00E2180A"/>
     <w:rsid w:val="00E467A7"/>
     <w:rsid w:val="00E5422B"/>
     <w:rsid w:val="00E57BC2"/>
     <w:rsid w:val="00E63F3B"/>
     <w:rsid w:val="00E81916"/>
     <w:rsid w:val="00E8755A"/>
     <w:rsid w:val="00E9196C"/>
+    <w:rsid w:val="00EB3DF8"/>
     <w:rsid w:val="00EE335A"/>
-    <w:rsid w:val="00F4744D"/>
+    <w:rsid w:val="00F01513"/>
     <w:rsid w:val="00FD61A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2408,51 +2444,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00835D07"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2672,75 +2708,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE23D670-793A-4FED-B485-2BF74F4A9064}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1882</Characters>
+  <Pages>1</Pages>
+  <Words>316</Words>
+  <Characters>1802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Diputació de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2208</CharactersWithSpaces>
+  <CharactersWithSpaces>2114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AZNAR MAYORAL, CARLES</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>